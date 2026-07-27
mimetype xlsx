--- v1 (2025-12-16)
+++ v2 (2026-07-27)
@@ -36,110 +36,632 @@
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Junioři" sheetId="1" r:id="rId4"/>
     <sheet name="Juniorky" sheetId="2" r:id="rId5"/>
     <sheet name="Muži 20 - 39 let" sheetId="3" r:id="rId6"/>
     <sheet name="Muži 40 - 49 let" sheetId="4" r:id="rId7"/>
     <sheet name="Muži 50 - 59 let" sheetId="5" r:id="rId8"/>
     <sheet name="Muži 60 - 69 let" sheetId="6" r:id="rId9"/>
     <sheet name="Muži 70 - 79 let" sheetId="7" r:id="rId10"/>
     <sheet name="Ženy 20 - 34 let" sheetId="8" r:id="rId11"/>
     <sheet name="Ženy 35 - 44 let" sheetId="9" r:id="rId12"/>
     <sheet name="Ženy 45 - 54 let" sheetId="10" r:id="rId13"/>
     <sheet name="Ženy 55 - 64 let" sheetId="11" r:id="rId14"/>
     <sheet name="Ženy nad 65 let" sheetId="12" r:id="rId15"/>
     <sheet name="Worksheet" sheetId="13" r:id="rId16"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="20">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="194">
   <si>
     <t>Junioři (2007-2008)</t>
   </si>
   <si>
     <t>Start. číslo</t>
   </si>
   <si>
     <t>Přijmení</t>
   </si>
   <si>
     <t>Jméno</t>
   </si>
   <si>
     <t>Ročník</t>
   </si>
   <si>
     <t>Klub</t>
   </si>
   <si>
     <t>Cílový čas</t>
   </si>
   <si>
     <t>Poř. v kat.</t>
   </si>
   <si>
     <t>Poř.celk.</t>
   </si>
   <si>
     <t>Juniorky (2007-2008)</t>
   </si>
   <si>
+    <t>Michálková</t>
+  </si>
+  <si>
+    <t>Johanna</t>
+  </si>
+  <si>
     <t>Muži 20 - 39 let (1987-2006)</t>
   </si>
   <si>
+    <t>Charousek</t>
+  </si>
+  <si>
+    <t>Matěj</t>
+  </si>
+  <si>
+    <t>Prostřední Lhota</t>
+  </si>
+  <si>
+    <t>Jiří</t>
+  </si>
+  <si>
+    <t>Brych</t>
+  </si>
+  <si>
+    <t>Blaník Strunkovice</t>
+  </si>
+  <si>
+    <t>Matuška</t>
+  </si>
+  <si>
+    <t>Vojtěch</t>
+  </si>
+  <si>
+    <t>Šakal Kbely</t>
+  </si>
+  <si>
     <t>Muži 40 - 49 let (1977-1986)</t>
   </si>
   <si>
+    <t>Andrle</t>
+  </si>
+  <si>
+    <t>Jakub</t>
+  </si>
+  <si>
+    <t>Kostelec n.Č.lesy</t>
+  </si>
+  <si>
+    <t>Balcar</t>
+  </si>
+  <si>
+    <t>Jaroslav</t>
+  </si>
+  <si>
+    <t>Ski Senohraby</t>
+  </si>
+  <si>
+    <t>Buchtík</t>
+  </si>
+  <si>
+    <t>Ondřej</t>
+  </si>
+  <si>
+    <t>D5</t>
+  </si>
+  <si>
+    <t>Čihák</t>
+  </si>
+  <si>
+    <t>Fajta</t>
+  </si>
+  <si>
+    <t>Viktor</t>
+  </si>
+  <si>
+    <t>Gregoriades</t>
+  </si>
+  <si>
+    <t>Tomáš</t>
+  </si>
+  <si>
+    <t>Team Herbalife</t>
+  </si>
+  <si>
+    <t>Holíček</t>
+  </si>
+  <si>
+    <t>Uhříněves</t>
+  </si>
+  <si>
+    <t>Jurásek</t>
+  </si>
+  <si>
+    <t>Petr</t>
+  </si>
+  <si>
+    <t>Lokomotiva Meziměstí</t>
+  </si>
+  <si>
+    <t>Kulhavý</t>
+  </si>
+  <si>
+    <t>Martin</t>
+  </si>
+  <si>
+    <t>Chodov</t>
+  </si>
+  <si>
+    <t>Ludrovský</t>
+  </si>
+  <si>
+    <t>Trubín</t>
+  </si>
+  <si>
+    <t>Omelka</t>
+  </si>
+  <si>
+    <t>Marek</t>
+  </si>
+  <si>
+    <t>(j)Elita Šakal Kbely</t>
+  </si>
+  <si>
+    <t>Pech</t>
+  </si>
+  <si>
+    <t>Jindřich</t>
+  </si>
+  <si>
+    <t>Žleby</t>
+  </si>
+  <si>
+    <t>Pulkrábek</t>
+  </si>
+  <si>
+    <t>AC Obora Hvězda</t>
+  </si>
+  <si>
+    <t>Říha</t>
+  </si>
+  <si>
+    <t>David</t>
+  </si>
+  <si>
+    <t>RC SWINGY</t>
+  </si>
+  <si>
+    <t>Svoboda</t>
+  </si>
+  <si>
+    <t>Bonbon</t>
+  </si>
+  <si>
+    <t>Werner</t>
+  </si>
+  <si>
+    <t>Lukáš</t>
+  </si>
+  <si>
+    <t>SK Babice</t>
+  </si>
+  <si>
     <t>Muži 50 - 59 let (1967-1976)</t>
   </si>
   <si>
+    <t>Doležal</t>
+  </si>
+  <si>
+    <t>Albit Technologies</t>
+  </si>
+  <si>
+    <t>Duchoň</t>
+  </si>
+  <si>
+    <t>Praha Újezd</t>
+  </si>
+  <si>
+    <t>Hruška</t>
+  </si>
+  <si>
+    <t>Miloš</t>
+  </si>
+  <si>
+    <t>MHUL</t>
+  </si>
+  <si>
+    <t>Kočovský</t>
+  </si>
+  <si>
+    <t>Miroslav</t>
+  </si>
+  <si>
+    <t>SKI Senohraby</t>
+  </si>
+  <si>
+    <t>Král</t>
+  </si>
+  <si>
+    <t>Vítězslav</t>
+  </si>
+  <si>
+    <t>Sokol Královské Vinohrady</t>
+  </si>
+  <si>
+    <t>Loučan</t>
+  </si>
+  <si>
+    <t>Jan</t>
+  </si>
+  <si>
+    <t>Dobříš</t>
+  </si>
+  <si>
+    <t>Mařík</t>
+  </si>
+  <si>
+    <t>Michal</t>
+  </si>
+  <si>
+    <t>Praha</t>
+  </si>
+  <si>
+    <t>Novák</t>
+  </si>
+  <si>
+    <t>Radomír</t>
+  </si>
+  <si>
+    <t>Laco Team</t>
+  </si>
+  <si>
+    <t>Špůrek</t>
+  </si>
+  <si>
+    <t>Koloběžka Vracovice</t>
+  </si>
+  <si>
+    <t>Rosol</t>
+  </si>
+  <si>
+    <t>Loko Beroun</t>
+  </si>
+  <si>
     <t>Muži 60 - 69 let (1957-1966)</t>
   </si>
   <si>
+    <t>Cinka</t>
+  </si>
+  <si>
+    <t>Ivan</t>
+  </si>
+  <si>
+    <t>Atletika Benešov</t>
+  </si>
+  <si>
+    <t>Dolejš</t>
+  </si>
+  <si>
+    <t>Radomir</t>
+  </si>
+  <si>
+    <t>Sabzo Praha</t>
+  </si>
+  <si>
+    <t>Jaromír</t>
+  </si>
+  <si>
+    <t>SABZO Praha</t>
+  </si>
+  <si>
+    <t>Flaks</t>
+  </si>
+  <si>
+    <t>Sdružení vytrvalců Stříbro</t>
+  </si>
+  <si>
+    <t>Holub</t>
+  </si>
+  <si>
+    <t>Liga 100 Praha</t>
+  </si>
+  <si>
+    <t>Pavel</t>
+  </si>
+  <si>
+    <t>Bering Praha</t>
+  </si>
+  <si>
+    <t>Kratochvíl</t>
+  </si>
+  <si>
+    <t>Sokol Hlubočepy</t>
+  </si>
+  <si>
+    <t>Matějovský</t>
+  </si>
+  <si>
+    <t>Avc/ mk Kladno</t>
+  </si>
+  <si>
+    <t>Mrva</t>
+  </si>
+  <si>
+    <t>Benešovský běžecký klub</t>
+  </si>
+  <si>
+    <t>Rožánek</t>
+  </si>
+  <si>
+    <t>Vladimír</t>
+  </si>
+  <si>
+    <t>Smékal</t>
+  </si>
+  <si>
+    <t>Šiman</t>
+  </si>
+  <si>
+    <t>Eduard</t>
+  </si>
+  <si>
+    <t>Záběhlice</t>
+  </si>
+  <si>
+    <t>Vitásek</t>
+  </si>
+  <si>
+    <t>Josef</t>
+  </si>
+  <si>
+    <t>Buková</t>
+  </si>
+  <si>
+    <t>Živný</t>
+  </si>
+  <si>
+    <t>Stromovka</t>
+  </si>
+  <si>
     <t>Muži 70 - 79 let (1947-1956)</t>
   </si>
   <si>
+    <t>Bečka</t>
+  </si>
+  <si>
+    <t>Miloslav</t>
+  </si>
+  <si>
+    <t>Ústí n.L</t>
+  </si>
+  <si>
+    <t>Gregor</t>
+  </si>
+  <si>
+    <t>AC OH Praha</t>
+  </si>
+  <si>
+    <t>Sabzo</t>
+  </si>
+  <si>
+    <t>Nový</t>
+  </si>
+  <si>
+    <t>Břetislav</t>
+  </si>
+  <si>
+    <t>Paukert</t>
+  </si>
+  <si>
+    <t>Milan</t>
+  </si>
+  <si>
+    <t>SABZO</t>
+  </si>
+  <si>
+    <t>Urban</t>
+  </si>
+  <si>
     <t>Ženy 20 - 34 let (1992-2006)</t>
   </si>
   <si>
+    <t>Hochmanová</t>
+  </si>
+  <si>
+    <t>Veronika</t>
+  </si>
+  <si>
+    <t>Tri Ski Horní Počernice</t>
+  </si>
+  <si>
     <t>Ženy 35 - 44 let (1982-1991)</t>
   </si>
   <si>
+    <t>Čiháková</t>
+  </si>
+  <si>
+    <t>Markéta</t>
+  </si>
+  <si>
+    <t>Ellschlögerová</t>
+  </si>
+  <si>
+    <t>Tereza</t>
+  </si>
+  <si>
+    <t>Benešov</t>
+  </si>
+  <si>
+    <t>Pechová</t>
+  </si>
+  <si>
+    <t>Jitka</t>
+  </si>
+  <si>
+    <t>Šugová</t>
+  </si>
+  <si>
+    <t>Naděžda</t>
+  </si>
+  <si>
+    <t>Vacková</t>
+  </si>
+  <si>
+    <t>Iva</t>
+  </si>
+  <si>
     <t>Ženy 45 - 54 let (1972-1981)</t>
   </si>
   <si>
+    <t>Kvasnickova</t>
+  </si>
+  <si>
+    <t>Iveta</t>
+  </si>
+  <si>
+    <t>Velenovsky revival</t>
+  </si>
+  <si>
+    <t>Šmejkalová</t>
+  </si>
+  <si>
+    <t>Táňa</t>
+  </si>
+  <si>
+    <t>BONBON/Praha</t>
+  </si>
+  <si>
+    <t>Šustrová</t>
+  </si>
+  <si>
+    <t>Lenka</t>
+  </si>
+  <si>
+    <t>Trnková</t>
+  </si>
+  <si>
+    <t>Štěpánka</t>
+  </si>
+  <si>
     <t>Ženy 55 - 64 let (1962-1971)</t>
   </si>
   <si>
+    <t>Flieglová</t>
+  </si>
+  <si>
+    <t>Alena</t>
+  </si>
+  <si>
+    <t>Jiřičná</t>
+  </si>
+  <si>
+    <t>Dana</t>
+  </si>
+  <si>
+    <t>Bonbon/Sabzo Praha</t>
+  </si>
+  <si>
+    <t>Nováková</t>
+  </si>
+  <si>
+    <t>Michaela</t>
+  </si>
+  <si>
+    <t>Triskova</t>
+  </si>
+  <si>
+    <t>Katarina</t>
+  </si>
+  <si>
+    <t>Truhlářová</t>
+  </si>
+  <si>
+    <t>Elena</t>
+  </si>
+  <si>
+    <t>Sokol Kobylisy</t>
+  </si>
+  <si>
     <t>Ženy nad 65 let (1927-1961)</t>
+  </si>
+  <si>
+    <t>Dolejšová</t>
+  </si>
+  <si>
+    <t>Kolomiyets</t>
+  </si>
+  <si>
+    <t>Svitlana</t>
+  </si>
+  <si>
+    <t>Ondřejov</t>
+  </si>
+  <si>
+    <t>Mališová</t>
+  </si>
+  <si>
+    <t>Karla</t>
+  </si>
+  <si>
+    <t>Merašická</t>
+  </si>
+  <si>
+    <t>Dagmar</t>
+  </si>
+  <si>
+    <t>Continental</t>
+  </si>
+  <si>
+    <t>Svobodová</t>
+  </si>
+  <si>
+    <t>KD Příbram</t>
+  </si>
+  <si>
+    <t>Vavrušová</t>
+  </si>
+  <si>
+    <t>Helena</t>
+  </si>
+  <si>
+    <t>TJ Liga 100</t>
+  </si>
+  <si>
+    <t>Vitovska</t>
+  </si>
+  <si>
+    <t>Stepanka</t>
+  </si>
+  <si>
+    <t>Praha 8</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -565,214 +1087,518 @@
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:H1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H2"/>
+  <dimension ref="A1:H6"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:8" customHeight="1" ht="20" s="1" customFormat="1">
       <c r="A1" t="s">
-        <v>17</v>
+        <v>152</v>
       </c>
     </row>
     <row r="2" spans="1:8">
       <c r="A2" t="s">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>2</v>
       </c>
       <c r="C2" t="s">
         <v>3</v>
       </c>
       <c r="D2" t="s">
         <v>4</v>
       </c>
       <c r="E2" t="s">
         <v>5</v>
       </c>
       <c r="F2" t="s">
         <v>6</v>
       </c>
       <c r="G2" t="s">
         <v>7</v>
       </c>
       <c r="H2" t="s">
         <v>8</v>
       </c>
+    </row>
+    <row r="3" spans="1:8">
+      <c r="A3"/>
+      <c r="B3" t="s">
+        <v>153</v>
+      </c>
+      <c r="C3" t="s">
+        <v>154</v>
+      </c>
+      <c r="D3">
+        <v>1978</v>
+      </c>
+      <c r="E3" t="s">
+        <v>155</v>
+      </c>
+      <c r="F3"/>
+      <c r="G3"/>
+      <c r="H3"/>
+    </row>
+    <row r="4" spans="1:8">
+      <c r="A4"/>
+      <c r="B4" t="s">
+        <v>156</v>
+      </c>
+      <c r="C4" t="s">
+        <v>157</v>
+      </c>
+      <c r="D4">
+        <v>1979</v>
+      </c>
+      <c r="E4" t="s">
+        <v>158</v>
+      </c>
+      <c r="F4"/>
+      <c r="G4"/>
+      <c r="H4"/>
+    </row>
+    <row r="5" spans="1:8">
+      <c r="A5"/>
+      <c r="B5" t="s">
+        <v>159</v>
+      </c>
+      <c r="C5" t="s">
+        <v>160</v>
+      </c>
+      <c r="D5">
+        <v>1980</v>
+      </c>
+      <c r="E5" t="s">
+        <v>58</v>
+      </c>
+      <c r="F5"/>
+      <c r="G5"/>
+      <c r="H5"/>
+    </row>
+    <row r="6" spans="1:8">
+      <c r="A6"/>
+      <c r="B6" t="s">
+        <v>161</v>
+      </c>
+      <c r="C6" t="s">
+        <v>162</v>
+      </c>
+      <c r="D6">
+        <v>1973</v>
+      </c>
+      <c r="E6" t="s">
+        <v>134</v>
+      </c>
+      <c r="F6"/>
+      <c r="G6"/>
+      <c r="H6"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:H1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H2"/>
+  <dimension ref="A1:H7"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:8" customHeight="1" ht="20" s="1" customFormat="1">
       <c r="A1" t="s">
-        <v>18</v>
+        <v>163</v>
       </c>
     </row>
     <row r="2" spans="1:8">
       <c r="A2" t="s">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>2</v>
       </c>
       <c r="C2" t="s">
         <v>3</v>
       </c>
       <c r="D2" t="s">
         <v>4</v>
       </c>
       <c r="E2" t="s">
         <v>5</v>
       </c>
       <c r="F2" t="s">
         <v>6</v>
       </c>
       <c r="G2" t="s">
         <v>7</v>
       </c>
       <c r="H2" t="s">
         <v>8</v>
       </c>
+    </row>
+    <row r="3" spans="1:8">
+      <c r="A3"/>
+      <c r="B3" t="s">
+        <v>164</v>
+      </c>
+      <c r="C3" t="s">
+        <v>165</v>
+      </c>
+      <c r="D3">
+        <v>1962</v>
+      </c>
+      <c r="E3" t="s">
+        <v>129</v>
+      </c>
+      <c r="F3"/>
+      <c r="G3"/>
+      <c r="H3"/>
+    </row>
+    <row r="4" spans="1:8">
+      <c r="A4"/>
+      <c r="B4" t="s">
+        <v>166</v>
+      </c>
+      <c r="C4" t="s">
+        <v>167</v>
+      </c>
+      <c r="D4">
+        <v>1969</v>
+      </c>
+      <c r="E4" t="s">
+        <v>168</v>
+      </c>
+      <c r="F4"/>
+      <c r="G4"/>
+      <c r="H4"/>
+    </row>
+    <row r="5" spans="1:8">
+      <c r="A5"/>
+      <c r="B5" t="s">
+        <v>169</v>
+      </c>
+      <c r="C5" t="s">
+        <v>170</v>
+      </c>
+      <c r="D5">
+        <v>1968</v>
+      </c>
+      <c r="E5" t="s">
+        <v>28</v>
+      </c>
+      <c r="F5"/>
+      <c r="G5"/>
+      <c r="H5"/>
+    </row>
+    <row r="6" spans="1:8">
+      <c r="A6"/>
+      <c r="B6" t="s">
+        <v>171</v>
+      </c>
+      <c r="C6" t="s">
+        <v>172</v>
+      </c>
+      <c r="D6">
+        <v>1971</v>
+      </c>
+      <c r="E6" t="s">
+        <v>83</v>
+      </c>
+      <c r="F6"/>
+      <c r="G6"/>
+      <c r="H6"/>
+    </row>
+    <row r="7" spans="1:8">
+      <c r="A7"/>
+      <c r="B7" t="s">
+        <v>173</v>
+      </c>
+      <c r="C7" t="s">
+        <v>174</v>
+      </c>
+      <c r="D7">
+        <v>1965</v>
+      </c>
+      <c r="E7" t="s">
+        <v>175</v>
+      </c>
+      <c r="F7"/>
+      <c r="G7"/>
+      <c r="H7"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:H1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H2"/>
+  <dimension ref="A1:H10"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:8" customHeight="1" ht="20" s="1" customFormat="1">
       <c r="A1" t="s">
-        <v>19</v>
+        <v>176</v>
       </c>
     </row>
     <row r="2" spans="1:8">
       <c r="A2" t="s">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>2</v>
       </c>
       <c r="C2" t="s">
         <v>3</v>
       </c>
       <c r="D2" t="s">
         <v>4</v>
       </c>
       <c r="E2" t="s">
         <v>5</v>
       </c>
       <c r="F2" t="s">
         <v>6</v>
       </c>
       <c r="G2" t="s">
         <v>7</v>
       </c>
       <c r="H2" t="s">
         <v>8</v>
       </c>
+    </row>
+    <row r="3" spans="1:8">
+      <c r="A3"/>
+      <c r="B3" t="s">
+        <v>177</v>
+      </c>
+      <c r="C3" t="s">
+        <v>147</v>
+      </c>
+      <c r="D3">
+        <v>1960</v>
+      </c>
+      <c r="E3" t="s">
+        <v>97</v>
+      </c>
+      <c r="F3"/>
+      <c r="G3"/>
+      <c r="H3"/>
+    </row>
+    <row r="4" spans="1:8">
+      <c r="A4"/>
+      <c r="B4" t="s">
+        <v>178</v>
+      </c>
+      <c r="C4" t="s">
+        <v>179</v>
+      </c>
+      <c r="D4">
+        <v>1955</v>
+      </c>
+      <c r="E4" t="s">
+        <v>180</v>
+      </c>
+      <c r="F4"/>
+      <c r="G4"/>
+      <c r="H4"/>
+    </row>
+    <row r="5" spans="1:8">
+      <c r="A5"/>
+      <c r="B5" t="s">
+        <v>181</v>
+      </c>
+      <c r="C5" t="s">
+        <v>182</v>
+      </c>
+      <c r="D5">
+        <v>1960</v>
+      </c>
+      <c r="E5" t="s">
+        <v>129</v>
+      </c>
+      <c r="F5"/>
+      <c r="G5"/>
+      <c r="H5"/>
+    </row>
+    <row r="6" spans="1:8">
+      <c r="A6"/>
+      <c r="B6" t="s">
+        <v>183</v>
+      </c>
+      <c r="C6" t="s">
+        <v>184</v>
+      </c>
+      <c r="D6">
+        <v>1959</v>
+      </c>
+      <c r="E6" t="s">
+        <v>185</v>
+      </c>
+      <c r="F6"/>
+      <c r="G6"/>
+      <c r="H6"/>
+    </row>
+    <row r="7" spans="1:8">
+      <c r="A7"/>
+      <c r="B7" t="s">
+        <v>186</v>
+      </c>
+      <c r="C7" t="s">
+        <v>167</v>
+      </c>
+      <c r="D7">
+        <v>1952</v>
+      </c>
+      <c r="E7"/>
+      <c r="F7"/>
+      <c r="G7"/>
+      <c r="H7"/>
+    </row>
+    <row r="8" spans="1:8">
+      <c r="A8"/>
+      <c r="B8" t="s">
+        <v>186</v>
+      </c>
+      <c r="C8" t="s">
+        <v>167</v>
+      </c>
+      <c r="D8">
+        <v>1952</v>
+      </c>
+      <c r="E8" t="s">
+        <v>187</v>
+      </c>
+      <c r="F8"/>
+      <c r="G8"/>
+      <c r="H8"/>
+    </row>
+    <row r="9" spans="1:8">
+      <c r="A9"/>
+      <c r="B9" t="s">
+        <v>188</v>
+      </c>
+      <c r="C9" t="s">
+        <v>189</v>
+      </c>
+      <c r="D9">
+        <v>1961</v>
+      </c>
+      <c r="E9" t="s">
+        <v>190</v>
+      </c>
+      <c r="F9"/>
+      <c r="G9"/>
+      <c r="H9"/>
+    </row>
+    <row r="10" spans="1:8">
+      <c r="A10"/>
+      <c r="B10" t="s">
+        <v>191</v>
+      </c>
+      <c r="C10" t="s">
+        <v>192</v>
+      </c>
+      <c r="D10">
+        <v>1960</v>
+      </c>
+      <c r="E10" t="s">
+        <v>193</v>
+      </c>
+      <c r="F10"/>
+      <c r="G10"/>
+      <c r="H10"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:H1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
@@ -782,529 +1608,1531 @@
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData/>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H2"/>
+  <dimension ref="A1:H3"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:8" customHeight="1" ht="20" s="1" customFormat="1">
       <c r="A1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="2" spans="1:8">
       <c r="A2" t="s">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>2</v>
       </c>
       <c r="C2" t="s">
         <v>3</v>
       </c>
       <c r="D2" t="s">
         <v>4</v>
       </c>
       <c r="E2" t="s">
         <v>5</v>
       </c>
       <c r="F2" t="s">
         <v>6</v>
       </c>
       <c r="G2" t="s">
         <v>7</v>
       </c>
       <c r="H2" t="s">
         <v>8</v>
       </c>
+    </row>
+    <row r="3" spans="1:8">
+      <c r="A3"/>
+      <c r="B3" t="s">
+        <v>10</v>
+      </c>
+      <c r="C3" t="s">
+        <v>11</v>
+      </c>
+      <c r="D3">
+        <v>2007</v>
+      </c>
+      <c r="E3"/>
+      <c r="F3"/>
+      <c r="G3"/>
+      <c r="H3"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:H1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H2"/>
+  <dimension ref="A1:H5"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:8" customHeight="1" ht="20" s="1" customFormat="1">
       <c r="A1" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
     </row>
     <row r="2" spans="1:8">
       <c r="A2" t="s">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>2</v>
       </c>
       <c r="C2" t="s">
         <v>3</v>
       </c>
       <c r="D2" t="s">
         <v>4</v>
       </c>
       <c r="E2" t="s">
         <v>5</v>
       </c>
       <c r="F2" t="s">
         <v>6</v>
       </c>
       <c r="G2" t="s">
         <v>7</v>
       </c>
       <c r="H2" t="s">
         <v>8</v>
       </c>
+    </row>
+    <row r="3" spans="1:8">
+      <c r="A3"/>
+      <c r="B3" t="s">
+        <v>13</v>
+      </c>
+      <c r="C3" t="s">
+        <v>14</v>
+      </c>
+      <c r="D3">
+        <v>2002</v>
+      </c>
+      <c r="E3" t="s">
+        <v>15</v>
+      </c>
+      <c r="F3"/>
+      <c r="G3"/>
+      <c r="H3"/>
+    </row>
+    <row r="4" spans="1:8">
+      <c r="A4"/>
+      <c r="B4" t="s">
+        <v>16</v>
+      </c>
+      <c r="C4" t="s">
+        <v>17</v>
+      </c>
+      <c r="D4">
+        <v>1988</v>
+      </c>
+      <c r="E4" t="s">
+        <v>18</v>
+      </c>
+      <c r="F4"/>
+      <c r="G4"/>
+      <c r="H4"/>
+    </row>
+    <row r="5" spans="1:8">
+      <c r="A5"/>
+      <c r="B5" t="s">
+        <v>19</v>
+      </c>
+      <c r="C5" t="s">
+        <v>20</v>
+      </c>
+      <c r="D5">
+        <v>2002</v>
+      </c>
+      <c r="E5" t="s">
+        <v>21</v>
+      </c>
+      <c r="F5"/>
+      <c r="G5"/>
+      <c r="H5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:H1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H2"/>
+  <dimension ref="A1:H18"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:8" customHeight="1" ht="20" s="1" customFormat="1">
       <c r="A1" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
     </row>
     <row r="2" spans="1:8">
       <c r="A2" t="s">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>2</v>
       </c>
       <c r="C2" t="s">
         <v>3</v>
       </c>
       <c r="D2" t="s">
         <v>4</v>
       </c>
       <c r="E2" t="s">
         <v>5</v>
       </c>
       <c r="F2" t="s">
         <v>6</v>
       </c>
       <c r="G2" t="s">
         <v>7</v>
       </c>
       <c r="H2" t="s">
         <v>8</v>
       </c>
+    </row>
+    <row r="3" spans="1:8">
+      <c r="A3"/>
+      <c r="B3" t="s">
+        <v>23</v>
+      </c>
+      <c r="C3" t="s">
+        <v>24</v>
+      </c>
+      <c r="D3">
+        <v>1982</v>
+      </c>
+      <c r="E3" t="s">
+        <v>25</v>
+      </c>
+      <c r="F3"/>
+      <c r="G3"/>
+      <c r="H3"/>
+    </row>
+    <row r="4" spans="1:8">
+      <c r="A4"/>
+      <c r="B4" t="s">
+        <v>26</v>
+      </c>
+      <c r="C4" t="s">
+        <v>27</v>
+      </c>
+      <c r="D4">
+        <v>1981</v>
+      </c>
+      <c r="E4" t="s">
+        <v>28</v>
+      </c>
+      <c r="F4"/>
+      <c r="G4"/>
+      <c r="H4"/>
+    </row>
+    <row r="5" spans="1:8">
+      <c r="A5"/>
+      <c r="B5" t="s">
+        <v>29</v>
+      </c>
+      <c r="C5" t="s">
+        <v>30</v>
+      </c>
+      <c r="D5">
+        <v>1981</v>
+      </c>
+      <c r="E5" t="s">
+        <v>31</v>
+      </c>
+      <c r="F5"/>
+      <c r="G5"/>
+      <c r="H5"/>
+    </row>
+    <row r="6" spans="1:8">
+      <c r="A6"/>
+      <c r="B6" t="s">
+        <v>32</v>
+      </c>
+      <c r="C6" t="s">
+        <v>16</v>
+      </c>
+      <c r="D6">
+        <v>1986</v>
+      </c>
+      <c r="E6"/>
+      <c r="F6"/>
+      <c r="G6"/>
+      <c r="H6"/>
+    </row>
+    <row r="7" spans="1:8">
+      <c r="A7"/>
+      <c r="B7" t="s">
+        <v>33</v>
+      </c>
+      <c r="C7" t="s">
+        <v>34</v>
+      </c>
+      <c r="D7">
+        <v>1986</v>
+      </c>
+      <c r="E7" t="s">
+        <v>31</v>
+      </c>
+      <c r="F7"/>
+      <c r="G7"/>
+      <c r="H7"/>
+    </row>
+    <row r="8" spans="1:8">
+      <c r="A8"/>
+      <c r="B8" t="s">
+        <v>35</v>
+      </c>
+      <c r="C8" t="s">
+        <v>36</v>
+      </c>
+      <c r="D8">
+        <v>1983</v>
+      </c>
+      <c r="E8" t="s">
+        <v>37</v>
+      </c>
+      <c r="F8"/>
+      <c r="G8"/>
+      <c r="H8"/>
+    </row>
+    <row r="9" spans="1:8">
+      <c r="A9"/>
+      <c r="B9" t="s">
+        <v>38</v>
+      </c>
+      <c r="C9" t="s">
+        <v>16</v>
+      </c>
+      <c r="D9">
+        <v>1979</v>
+      </c>
+      <c r="E9" t="s">
+        <v>39</v>
+      </c>
+      <c r="F9"/>
+      <c r="G9"/>
+      <c r="H9"/>
+    </row>
+    <row r="10" spans="1:8">
+      <c r="A10"/>
+      <c r="B10" t="s">
+        <v>40</v>
+      </c>
+      <c r="C10" t="s">
+        <v>41</v>
+      </c>
+      <c r="D10">
+        <v>1978</v>
+      </c>
+      <c r="E10" t="s">
+        <v>42</v>
+      </c>
+      <c r="F10"/>
+      <c r="G10"/>
+      <c r="H10"/>
+    </row>
+    <row r="11" spans="1:8">
+      <c r="A11"/>
+      <c r="B11" t="s">
+        <v>43</v>
+      </c>
+      <c r="C11" t="s">
+        <v>44</v>
+      </c>
+      <c r="D11">
+        <v>1979</v>
+      </c>
+      <c r="E11" t="s">
+        <v>45</v>
+      </c>
+      <c r="F11"/>
+      <c r="G11"/>
+      <c r="H11"/>
+    </row>
+    <row r="12" spans="1:8">
+      <c r="A12"/>
+      <c r="B12" t="s">
+        <v>46</v>
+      </c>
+      <c r="C12" t="s">
+        <v>44</v>
+      </c>
+      <c r="D12">
+        <v>1977</v>
+      </c>
+      <c r="E12" t="s">
+        <v>47</v>
+      </c>
+      <c r="F12"/>
+      <c r="G12"/>
+      <c r="H12"/>
+    </row>
+    <row r="13" spans="1:8">
+      <c r="A13"/>
+      <c r="B13" t="s">
+        <v>48</v>
+      </c>
+      <c r="C13" t="s">
+        <v>49</v>
+      </c>
+      <c r="D13">
+        <v>1979</v>
+      </c>
+      <c r="E13" t="s">
+        <v>50</v>
+      </c>
+      <c r="F13"/>
+      <c r="G13"/>
+      <c r="H13"/>
+    </row>
+    <row r="14" spans="1:8">
+      <c r="A14"/>
+      <c r="B14" t="s">
+        <v>51</v>
+      </c>
+      <c r="C14" t="s">
+        <v>52</v>
+      </c>
+      <c r="D14">
+        <v>1980</v>
+      </c>
+      <c r="E14" t="s">
+        <v>53</v>
+      </c>
+      <c r="F14"/>
+      <c r="G14"/>
+      <c r="H14"/>
+    </row>
+    <row r="15" spans="1:8">
+      <c r="A15"/>
+      <c r="B15" t="s">
+        <v>54</v>
+      </c>
+      <c r="C15" t="s">
+        <v>44</v>
+      </c>
+      <c r="D15">
+        <v>1980</v>
+      </c>
+      <c r="E15" t="s">
+        <v>55</v>
+      </c>
+      <c r="F15"/>
+      <c r="G15"/>
+      <c r="H15"/>
+    </row>
+    <row r="16" spans="1:8">
+      <c r="A16"/>
+      <c r="B16" t="s">
+        <v>56</v>
+      </c>
+      <c r="C16" t="s">
+        <v>57</v>
+      </c>
+      <c r="D16">
+        <v>1983</v>
+      </c>
+      <c r="E16" t="s">
+        <v>58</v>
+      </c>
+      <c r="F16"/>
+      <c r="G16"/>
+      <c r="H16"/>
+    </row>
+    <row r="17" spans="1:8">
+      <c r="A17"/>
+      <c r="B17" t="s">
+        <v>59</v>
+      </c>
+      <c r="C17" t="s">
+        <v>20</v>
+      </c>
+      <c r="D17">
+        <v>1984</v>
+      </c>
+      <c r="E17" t="s">
+        <v>60</v>
+      </c>
+      <c r="F17"/>
+      <c r="G17"/>
+      <c r="H17"/>
+    </row>
+    <row r="18" spans="1:8">
+      <c r="A18"/>
+      <c r="B18" t="s">
+        <v>61</v>
+      </c>
+      <c r="C18" t="s">
+        <v>62</v>
+      </c>
+      <c r="D18">
+        <v>1985</v>
+      </c>
+      <c r="E18" t="s">
+        <v>63</v>
+      </c>
+      <c r="F18"/>
+      <c r="G18"/>
+      <c r="H18"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:H1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H2"/>
+  <dimension ref="A1:H12"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:8" customHeight="1" ht="20" s="1" customFormat="1">
       <c r="A1" t="s">
-        <v>12</v>
+        <v>64</v>
       </c>
     </row>
     <row r="2" spans="1:8">
       <c r="A2" t="s">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>2</v>
       </c>
       <c r="C2" t="s">
         <v>3</v>
       </c>
       <c r="D2" t="s">
         <v>4</v>
       </c>
       <c r="E2" t="s">
         <v>5</v>
       </c>
       <c r="F2" t="s">
         <v>6</v>
       </c>
       <c r="G2" t="s">
         <v>7</v>
       </c>
       <c r="H2" t="s">
         <v>8</v>
       </c>
+    </row>
+    <row r="3" spans="1:8">
+      <c r="A3"/>
+      <c r="B3" t="s">
+        <v>65</v>
+      </c>
+      <c r="C3" t="s">
+        <v>36</v>
+      </c>
+      <c r="D3">
+        <v>1971</v>
+      </c>
+      <c r="E3" t="s">
+        <v>66</v>
+      </c>
+      <c r="F3"/>
+      <c r="G3"/>
+      <c r="H3"/>
+    </row>
+    <row r="4" spans="1:8">
+      <c r="A4"/>
+      <c r="B4" t="s">
+        <v>67</v>
+      </c>
+      <c r="C4" t="s">
+        <v>57</v>
+      </c>
+      <c r="D4">
+        <v>1971</v>
+      </c>
+      <c r="E4" t="s">
+        <v>68</v>
+      </c>
+      <c r="F4"/>
+      <c r="G4"/>
+      <c r="H4"/>
+    </row>
+    <row r="5" spans="1:8">
+      <c r="A5"/>
+      <c r="B5" t="s">
+        <v>69</v>
+      </c>
+      <c r="C5" t="s">
+        <v>70</v>
+      </c>
+      <c r="D5">
+        <v>1970</v>
+      </c>
+      <c r="E5" t="s">
+        <v>71</v>
+      </c>
+      <c r="F5"/>
+      <c r="G5"/>
+      <c r="H5"/>
+    </row>
+    <row r="6" spans="1:8">
+      <c r="A6"/>
+      <c r="B6" t="s">
+        <v>72</v>
+      </c>
+      <c r="C6" t="s">
+        <v>73</v>
+      </c>
+      <c r="D6">
+        <v>1971</v>
+      </c>
+      <c r="E6" t="s">
+        <v>74</v>
+      </c>
+      <c r="F6"/>
+      <c r="G6"/>
+      <c r="H6"/>
+    </row>
+    <row r="7" spans="1:8">
+      <c r="A7"/>
+      <c r="B7" t="s">
+        <v>75</v>
+      </c>
+      <c r="C7" t="s">
+        <v>76</v>
+      </c>
+      <c r="D7">
+        <v>1976</v>
+      </c>
+      <c r="E7" t="s">
+        <v>77</v>
+      </c>
+      <c r="F7"/>
+      <c r="G7"/>
+      <c r="H7"/>
+    </row>
+    <row r="8" spans="1:8">
+      <c r="A8"/>
+      <c r="B8" t="s">
+        <v>78</v>
+      </c>
+      <c r="C8" t="s">
+        <v>79</v>
+      </c>
+      <c r="D8">
+        <v>1972</v>
+      </c>
+      <c r="E8" t="s">
+        <v>80</v>
+      </c>
+      <c r="F8"/>
+      <c r="G8"/>
+      <c r="H8"/>
+    </row>
+    <row r="9" spans="1:8">
+      <c r="A9"/>
+      <c r="B9" t="s">
+        <v>81</v>
+      </c>
+      <c r="C9" t="s">
+        <v>82</v>
+      </c>
+      <c r="D9">
+        <v>1975</v>
+      </c>
+      <c r="E9" t="s">
+        <v>83</v>
+      </c>
+      <c r="F9"/>
+      <c r="G9"/>
+      <c r="H9"/>
+    </row>
+    <row r="10" spans="1:8">
+      <c r="A10"/>
+      <c r="B10" t="s">
+        <v>84</v>
+      </c>
+      <c r="C10" t="s">
+        <v>85</v>
+      </c>
+      <c r="D10">
+        <v>1970</v>
+      </c>
+      <c r="E10" t="s">
+        <v>86</v>
+      </c>
+      <c r="F10"/>
+      <c r="G10"/>
+      <c r="H10"/>
+    </row>
+    <row r="11" spans="1:8">
+      <c r="A11"/>
+      <c r="B11" t="s">
+        <v>41</v>
+      </c>
+      <c r="C11" t="s">
+        <v>87</v>
+      </c>
+      <c r="D11">
+        <v>1971</v>
+      </c>
+      <c r="E11" t="s">
+        <v>88</v>
+      </c>
+      <c r="F11"/>
+      <c r="G11"/>
+      <c r="H11"/>
+    </row>
+    <row r="12" spans="1:8">
+      <c r="A12"/>
+      <c r="B12" t="s">
+        <v>89</v>
+      </c>
+      <c r="C12" t="s">
+        <v>16</v>
+      </c>
+      <c r="D12">
+        <v>1974</v>
+      </c>
+      <c r="E12" t="s">
+        <v>90</v>
+      </c>
+      <c r="F12"/>
+      <c r="G12"/>
+      <c r="H12"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:H1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H2"/>
+  <dimension ref="A1:H16"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:8" customHeight="1" ht="20" s="1" customFormat="1">
       <c r="A1" t="s">
-        <v>13</v>
+        <v>91</v>
       </c>
     </row>
     <row r="2" spans="1:8">
       <c r="A2" t="s">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>2</v>
       </c>
       <c r="C2" t="s">
         <v>3</v>
       </c>
       <c r="D2" t="s">
         <v>4</v>
       </c>
       <c r="E2" t="s">
         <v>5</v>
       </c>
       <c r="F2" t="s">
         <v>6</v>
       </c>
       <c r="G2" t="s">
         <v>7</v>
       </c>
       <c r="H2" t="s">
         <v>8</v>
       </c>
+    </row>
+    <row r="3" spans="1:8">
+      <c r="A3"/>
+      <c r="B3" t="s">
+        <v>92</v>
+      </c>
+      <c r="C3" t="s">
+        <v>93</v>
+      </c>
+      <c r="D3">
+        <v>1957</v>
+      </c>
+      <c r="E3" t="s">
+        <v>94</v>
+      </c>
+      <c r="F3"/>
+      <c r="G3"/>
+      <c r="H3"/>
+    </row>
+    <row r="4" spans="1:8">
+      <c r="A4"/>
+      <c r="B4" t="s">
+        <v>95</v>
+      </c>
+      <c r="C4" t="s">
+        <v>96</v>
+      </c>
+      <c r="D4">
+        <v>1958</v>
+      </c>
+      <c r="E4" t="s">
+        <v>97</v>
+      </c>
+      <c r="F4"/>
+      <c r="G4"/>
+      <c r="H4"/>
+    </row>
+    <row r="5" spans="1:8">
+      <c r="A5"/>
+      <c r="B5" t="s">
+        <v>65</v>
+      </c>
+      <c r="C5" t="s">
+        <v>98</v>
+      </c>
+      <c r="D5">
+        <v>1957</v>
+      </c>
+      <c r="E5" t="s">
+        <v>99</v>
+      </c>
+      <c r="F5"/>
+      <c r="G5"/>
+      <c r="H5"/>
+    </row>
+    <row r="6" spans="1:8">
+      <c r="A6"/>
+      <c r="B6" t="s">
+        <v>100</v>
+      </c>
+      <c r="C6" t="s">
+        <v>79</v>
+      </c>
+      <c r="D6">
+        <v>1962</v>
+      </c>
+      <c r="E6" t="s">
+        <v>101</v>
+      </c>
+      <c r="F6"/>
+      <c r="G6"/>
+      <c r="H6"/>
+    </row>
+    <row r="7" spans="1:8">
+      <c r="A7"/>
+      <c r="B7" t="s">
+        <v>102</v>
+      </c>
+      <c r="C7" t="s">
+        <v>27</v>
+      </c>
+      <c r="D7">
+        <v>1962</v>
+      </c>
+      <c r="E7" t="s">
+        <v>103</v>
+      </c>
+      <c r="F7"/>
+      <c r="G7"/>
+      <c r="H7"/>
+    </row>
+    <row r="8" spans="1:8">
+      <c r="A8"/>
+      <c r="B8" t="s">
+        <v>102</v>
+      </c>
+      <c r="C8" t="s">
+        <v>104</v>
+      </c>
+      <c r="D8">
+        <v>1964</v>
+      </c>
+      <c r="E8" t="s">
+        <v>105</v>
+      </c>
+      <c r="F8"/>
+      <c r="G8"/>
+      <c r="H8"/>
+    </row>
+    <row r="9" spans="1:8">
+      <c r="A9"/>
+      <c r="B9" t="s">
+        <v>106</v>
+      </c>
+      <c r="C9" t="s">
+        <v>73</v>
+      </c>
+      <c r="D9">
+        <v>1959</v>
+      </c>
+      <c r="E9" t="s">
+        <v>107</v>
+      </c>
+      <c r="F9"/>
+      <c r="G9"/>
+      <c r="H9"/>
+    </row>
+    <row r="10" spans="1:8">
+      <c r="A10"/>
+      <c r="B10" t="s">
+        <v>108</v>
+      </c>
+      <c r="C10" t="s">
+        <v>104</v>
+      </c>
+      <c r="D10">
+        <v>1965</v>
+      </c>
+      <c r="E10" t="s">
+        <v>109</v>
+      </c>
+      <c r="F10"/>
+      <c r="G10"/>
+      <c r="H10"/>
+    </row>
+    <row r="11" spans="1:8">
+      <c r="A11"/>
+      <c r="B11" t="s">
+        <v>110</v>
+      </c>
+      <c r="C11" t="s">
+        <v>104</v>
+      </c>
+      <c r="D11">
+        <v>1960</v>
+      </c>
+      <c r="E11" t="s">
+        <v>111</v>
+      </c>
+      <c r="F11"/>
+      <c r="G11"/>
+      <c r="H11"/>
+    </row>
+    <row r="12" spans="1:8">
+      <c r="A12"/>
+      <c r="B12" t="s">
+        <v>112</v>
+      </c>
+      <c r="C12" t="s">
+        <v>113</v>
+      </c>
+      <c r="D12">
+        <v>1958</v>
+      </c>
+      <c r="E12" t="s">
+        <v>99</v>
+      </c>
+      <c r="F12"/>
+      <c r="G12"/>
+      <c r="H12"/>
+    </row>
+    <row r="13" spans="1:8">
+      <c r="A13"/>
+      <c r="B13" t="s">
+        <v>114</v>
+      </c>
+      <c r="C13" t="s">
+        <v>73</v>
+      </c>
+      <c r="D13">
+        <v>1960</v>
+      </c>
+      <c r="E13" t="s">
+        <v>111</v>
+      </c>
+      <c r="F13"/>
+      <c r="G13"/>
+      <c r="H13"/>
+    </row>
+    <row r="14" spans="1:8">
+      <c r="A14"/>
+      <c r="B14" t="s">
+        <v>115</v>
+      </c>
+      <c r="C14" t="s">
+        <v>116</v>
+      </c>
+      <c r="D14">
+        <v>1965</v>
+      </c>
+      <c r="E14" t="s">
+        <v>117</v>
+      </c>
+      <c r="F14"/>
+      <c r="G14"/>
+      <c r="H14"/>
+    </row>
+    <row r="15" spans="1:8">
+      <c r="A15"/>
+      <c r="B15" t="s">
+        <v>118</v>
+      </c>
+      <c r="C15" t="s">
+        <v>119</v>
+      </c>
+      <c r="D15">
+        <v>1958</v>
+      </c>
+      <c r="E15" t="s">
+        <v>120</v>
+      </c>
+      <c r="F15"/>
+      <c r="G15"/>
+      <c r="H15"/>
+    </row>
+    <row r="16" spans="1:8">
+      <c r="A16"/>
+      <c r="B16" t="s">
+        <v>121</v>
+      </c>
+      <c r="C16" t="s">
+        <v>82</v>
+      </c>
+      <c r="D16">
+        <v>1963</v>
+      </c>
+      <c r="E16" t="s">
+        <v>122</v>
+      </c>
+      <c r="F16"/>
+      <c r="G16"/>
+      <c r="H16"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:H1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H2"/>
+  <dimension ref="A1:H8"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:8" customHeight="1" ht="20" s="1" customFormat="1">
       <c r="A1" t="s">
-        <v>14</v>
+        <v>123</v>
       </c>
     </row>
     <row r="2" spans="1:8">
       <c r="A2" t="s">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>2</v>
       </c>
       <c r="C2" t="s">
         <v>3</v>
       </c>
       <c r="D2" t="s">
         <v>4</v>
       </c>
       <c r="E2" t="s">
         <v>5</v>
       </c>
       <c r="F2" t="s">
         <v>6</v>
       </c>
       <c r="G2" t="s">
         <v>7</v>
       </c>
       <c r="H2" t="s">
         <v>8</v>
       </c>
+    </row>
+    <row r="3" spans="1:8">
+      <c r="A3"/>
+      <c r="B3" t="s">
+        <v>124</v>
+      </c>
+      <c r="C3" t="s">
+        <v>125</v>
+      </c>
+      <c r="D3">
+        <v>1955</v>
+      </c>
+      <c r="E3" t="s">
+        <v>126</v>
+      </c>
+      <c r="F3"/>
+      <c r="G3"/>
+      <c r="H3"/>
+    </row>
+    <row r="4" spans="1:8">
+      <c r="A4"/>
+      <c r="B4" t="s">
+        <v>127</v>
+      </c>
+      <c r="C4" t="s">
+        <v>27</v>
+      </c>
+      <c r="D4">
+        <v>1951</v>
+      </c>
+      <c r="E4" t="s">
+        <v>128</v>
+      </c>
+      <c r="F4"/>
+      <c r="G4"/>
+      <c r="H4"/>
+    </row>
+    <row r="5" spans="1:8">
+      <c r="A5"/>
+      <c r="B5" t="s">
+        <v>84</v>
+      </c>
+      <c r="C5" t="s">
+        <v>104</v>
+      </c>
+      <c r="D5">
+        <v>1953</v>
+      </c>
+      <c r="E5" t="s">
+        <v>129</v>
+      </c>
+      <c r="F5"/>
+      <c r="G5"/>
+      <c r="H5"/>
+    </row>
+    <row r="6" spans="1:8">
+      <c r="A6"/>
+      <c r="B6" t="s">
+        <v>130</v>
+      </c>
+      <c r="C6" t="s">
+        <v>131</v>
+      </c>
+      <c r="D6">
+        <v>1947</v>
+      </c>
+      <c r="E6" t="s">
+        <v>99</v>
+      </c>
+      <c r="F6"/>
+      <c r="G6"/>
+      <c r="H6"/>
+    </row>
+    <row r="7" spans="1:8">
+      <c r="A7"/>
+      <c r="B7" t="s">
+        <v>132</v>
+      </c>
+      <c r="C7" t="s">
+        <v>133</v>
+      </c>
+      <c r="D7">
+        <v>1950</v>
+      </c>
+      <c r="E7" t="s">
+        <v>134</v>
+      </c>
+      <c r="F7"/>
+      <c r="G7"/>
+      <c r="H7"/>
+    </row>
+    <row r="8" spans="1:8">
+      <c r="A8"/>
+      <c r="B8" t="s">
+        <v>135</v>
+      </c>
+      <c r="C8" t="s">
+        <v>119</v>
+      </c>
+      <c r="D8">
+        <v>1956</v>
+      </c>
+      <c r="E8" t="s">
+        <v>99</v>
+      </c>
+      <c r="F8"/>
+      <c r="G8"/>
+      <c r="H8"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:H1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H2"/>
+  <dimension ref="A1:H3"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:8" customHeight="1" ht="20" s="1" customFormat="1">
       <c r="A1" t="s">
-        <v>15</v>
+        <v>136</v>
       </c>
     </row>
     <row r="2" spans="1:8">
       <c r="A2" t="s">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>2</v>
       </c>
       <c r="C2" t="s">
         <v>3</v>
       </c>
       <c r="D2" t="s">
         <v>4</v>
       </c>
       <c r="E2" t="s">
         <v>5</v>
       </c>
       <c r="F2" t="s">
         <v>6</v>
       </c>
       <c r="G2" t="s">
         <v>7</v>
       </c>
       <c r="H2" t="s">
         <v>8</v>
       </c>
+    </row>
+    <row r="3" spans="1:8">
+      <c r="A3"/>
+      <c r="B3" t="s">
+        <v>137</v>
+      </c>
+      <c r="C3" t="s">
+        <v>138</v>
+      </c>
+      <c r="D3">
+        <v>1993</v>
+      </c>
+      <c r="E3" t="s">
+        <v>139</v>
+      </c>
+      <c r="F3"/>
+      <c r="G3"/>
+      <c r="H3"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:H1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H2"/>
+  <dimension ref="A1:H7"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:8" customHeight="1" ht="20" s="1" customFormat="1">
       <c r="A1" t="s">
-        <v>16</v>
+        <v>140</v>
       </c>
     </row>
     <row r="2" spans="1:8">
       <c r="A2" t="s">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>2</v>
       </c>
       <c r="C2" t="s">
         <v>3</v>
       </c>
       <c r="D2" t="s">
         <v>4</v>
       </c>
       <c r="E2" t="s">
         <v>5</v>
       </c>
       <c r="F2" t="s">
         <v>6</v>
       </c>
       <c r="G2" t="s">
         <v>7</v>
       </c>
       <c r="H2" t="s">
         <v>8</v>
       </c>
+    </row>
+    <row r="3" spans="1:8">
+      <c r="A3"/>
+      <c r="B3" t="s">
+        <v>141</v>
+      </c>
+      <c r="C3" t="s">
+        <v>142</v>
+      </c>
+      <c r="D3">
+        <v>1985</v>
+      </c>
+      <c r="E3"/>
+      <c r="F3"/>
+      <c r="G3"/>
+      <c r="H3"/>
+    </row>
+    <row r="4" spans="1:8">
+      <c r="A4"/>
+      <c r="B4" t="s">
+        <v>143</v>
+      </c>
+      <c r="C4" t="s">
+        <v>144</v>
+      </c>
+      <c r="D4">
+        <v>1991</v>
+      </c>
+      <c r="E4" t="s">
+        <v>145</v>
+      </c>
+      <c r="F4"/>
+      <c r="G4"/>
+      <c r="H4"/>
+    </row>
+    <row r="5" spans="1:8">
+      <c r="A5"/>
+      <c r="B5" t="s">
+        <v>146</v>
+      </c>
+      <c r="C5" t="s">
+        <v>147</v>
+      </c>
+      <c r="D5">
+        <v>1991</v>
+      </c>
+      <c r="E5" t="s">
+        <v>53</v>
+      </c>
+      <c r="F5"/>
+      <c r="G5"/>
+      <c r="H5"/>
+    </row>
+    <row r="6" spans="1:8">
+      <c r="A6"/>
+      <c r="B6" t="s">
+        <v>148</v>
+      </c>
+      <c r="C6" t="s">
+        <v>149</v>
+      </c>
+      <c r="D6">
+        <v>1987</v>
+      </c>
+      <c r="E6" t="s">
+        <v>134</v>
+      </c>
+      <c r="F6"/>
+      <c r="G6"/>
+      <c r="H6"/>
+    </row>
+    <row r="7" spans="1:8">
+      <c r="A7"/>
+      <c r="B7" t="s">
+        <v>150</v>
+      </c>
+      <c r="C7" t="s">
+        <v>151</v>
+      </c>
+      <c r="D7">
+        <v>1987</v>
+      </c>
+      <c r="E7" t="s">
+        <v>107</v>
+      </c>
+      <c r="F7"/>
+      <c r="G7"/>
+      <c r="H7"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:H1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>